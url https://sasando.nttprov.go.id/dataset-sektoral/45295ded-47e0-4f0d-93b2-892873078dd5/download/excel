--- v1 (2025-12-30)
+++ v2 (2026-04-04)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Dataset: Antar Kerja Antar Daerah (AKAD)</t>
   </si>
   <si>
     <t>Organisasi: Dinas Ketenagakerjaan dan Transmigrasi Provinsi Nusa Tenggara Timur</t>
   </si>
   <si>
     <t>Satuan: Orang</t>
   </si>
   <si>
-    <t>Tanggal Export: 30/12/2025 22:41:17</t>
+    <t>Tanggal Export: 04/04/2026 23:35:18</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Periode</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>Waktu Rilis</t>
   </si>
   <si>
     <t>Januari</t>
   </si>
   <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>Februari</t>
   </si>
@@ -81,50 +81,53 @@
     <t>Mei</t>
   </si>
   <si>
     <t>Juni</t>
   </si>
   <si>
     <t>Juli</t>
   </si>
   <si>
     <t>Agustus</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>Oktober</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>Desember</t>
   </si>
   <si>
     <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -428,51 +431,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E42"/>
+  <dimension ref="A1:E54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>3</v>
@@ -1083,50 +1086,254 @@
       <c r="C41" t="s">
         <v>20</v>
       </c>
       <c r="D41">
         <v>53</v>
       </c>
       <c r="E41" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>36</v>
       </c>
       <c r="B42">
         <v>2022</v>
       </c>
       <c r="C42" t="s">
         <v>21</v>
       </c>
       <c r="D42">
         <v>40</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43">
+        <v>37</v>
+      </c>
+      <c r="B43">
+        <v>2025</v>
+      </c>
+      <c r="C43" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43">
+        <v>23</v>
+      </c>
+      <c r="E43" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44">
+        <v>38</v>
+      </c>
+      <c r="B44">
+        <v>2025</v>
+      </c>
+      <c r="C44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44">
+        <v>73</v>
+      </c>
+      <c r="E44" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45">
+        <v>39</v>
+      </c>
+      <c r="B45">
+        <v>2025</v>
+      </c>
+      <c r="C45" t="s">
+        <v>12</v>
+      </c>
+      <c r="D45">
+        <v>120</v>
+      </c>
+      <c r="E45" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46">
+        <v>40</v>
+      </c>
+      <c r="B46">
+        <v>2025</v>
+      </c>
+      <c r="C46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D46">
+        <v>54</v>
+      </c>
+      <c r="E46" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47">
+        <v>41</v>
+      </c>
+      <c r="B47">
+        <v>2025</v>
+      </c>
+      <c r="C47" t="s">
+        <v>14</v>
+      </c>
+      <c r="D47">
+        <v>106</v>
+      </c>
+      <c r="E47" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48">
+        <v>42</v>
+      </c>
+      <c r="B48">
+        <v>2025</v>
+      </c>
+      <c r="C48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D48">
+        <v>76</v>
+      </c>
+      <c r="E48" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49">
+        <v>43</v>
+      </c>
+      <c r="B49">
+        <v>2025</v>
+      </c>
+      <c r="C49" t="s">
+        <v>16</v>
+      </c>
+      <c r="D49">
+        <v>227</v>
+      </c>
+      <c r="E49" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50">
+        <v>44</v>
+      </c>
+      <c r="B50">
+        <v>2025</v>
+      </c>
+      <c r="C50" t="s">
+        <v>17</v>
+      </c>
+      <c r="D50">
+        <v>65</v>
+      </c>
+      <c r="E50" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51">
+        <v>45</v>
+      </c>
+      <c r="B51">
+        <v>2025</v>
+      </c>
+      <c r="C51" t="s">
+        <v>18</v>
+      </c>
+      <c r="D51">
+        <v>65</v>
+      </c>
+      <c r="E51" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52">
+        <v>46</v>
+      </c>
+      <c r="B52">
+        <v>2025</v>
+      </c>
+      <c r="C52" t="s">
+        <v>19</v>
+      </c>
+      <c r="D52">
+        <v>57</v>
+      </c>
+      <c r="E52" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53">
+        <v>47</v>
+      </c>
+      <c r="B53">
+        <v>2025</v>
+      </c>
+      <c r="C53" t="s">
+        <v>20</v>
+      </c>
+      <c r="D53">
+        <v>50</v>
+      </c>
+      <c r="E53" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54">
+        <v>48</v>
+      </c>
+      <c r="B54">
+        <v>2025</v>
+      </c>
+      <c r="C54" t="s">
+        <v>21</v>
+      </c>
+      <c r="D54">
+        <v>27</v>
+      </c>
+      <c r="E54" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">