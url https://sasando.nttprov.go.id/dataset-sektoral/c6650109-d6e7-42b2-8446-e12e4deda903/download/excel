--- v2 (2026-02-18)
+++ v3 (2026-04-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Dataset: Indeks Kualitas Keluarga (IKK)</t>
   </si>
   <si>
     <t>Organisasi: Dinas Pemberdayaan Perempuan, Perlindungan Anak, Pengendalian Penduduk dan Keluarga Berencana Provinsi Nusa Tenggara Timur</t>
   </si>
   <si>
     <t>Satuan: Indeks (0-100)</t>
   </si>
   <si>
-    <t>Tanggal Export: 18/02/2026 15:52:15</t>
+    <t>Tanggal Export: 05/04/2026 00:59:47</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Periode</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>Waktu Rilis</t>
   </si>
   <si>
     <t>Tahun 2023</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>Tahun 2022</t>
   </si>
@@ -477,51 +477,51 @@
       </c>
       <c r="B7">
         <v>2023</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7">
         <v>72.68</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8">
         <v>2022</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8">
-        <v>71.74</v>
+        <v>72.02</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>2021</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9">
         <v>67.62</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>